--- v0 (2026-07-07)
+++ v1 (2026-08-24)
@@ -528,51 +528,51 @@
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9">
         <v>0</v>
       </c>
@@ -677,51 +677,51 @@
         <v>0</v>
       </c>
       <c r="D18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>19</v>
       </c>
       <c r="B19">
         <v>0</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>21</v>
       </c>
       <c r="B21">
         <v>0</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>22</v>