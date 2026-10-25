--- v0 (2026-04-20)
+++ v1 (2026-10-25)
@@ -12,71 +12,331 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Número da Edição</t>
   </si>
   <si>
     <t>Data da Edição</t>
   </si>
   <si>
     <t>Histórico Resumido</t>
   </si>
   <si>
     <t>Histórico Completo</t>
   </si>
   <si>
     <t>Anexos</t>
   </si>
   <si>
+    <t>018</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>DOEM ANO III EDIÇÃO 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIÁRIO OFICIAL ELETRÔNICO 
+CÂMARA MUNICIPAL DE ALMAS 
+Estado do Tocantins  •  Poder Legislativo Municipal 
+Instituído pela Resolução nº 001, de 26 de fevereiro de 2024 
+ANO III 
+QUARTA-FEIRA, 21 DE OUTUBRO DE 2026 
+EDIÇÃO Nº 018 
+S UMÁRIO 
+PODER LEGISLATIVO  •  MESA DIRETORA 
+Resolução nº 002/2026  –  Regulamenta a concessão e o pagamento de férias com terço constitucional aos Vereadores. 
+pág. 01 
+Resolução nº 003/2026  –  Dispõe sobre o controle, utilização, guarda, conservação e circulação dos veículos oficiais. 
+pág. 01 
+ATOS DO PODER LEGISLATIVO 
+MESA DIRETORA 
+RESOLUÇÃO Nº 002/2026 
+de 19 de outubro de 2026 
+Regulamenta a concessão e o pagamento 
+de férias com terço constitucional aos 
+Vereadores da Câmara Municipal de 
+Almas – TO, e dá outras providências. 
+A MESA DIRETORA DA CÂMARA MUNICIPAL DE 
+ALMAS, Estado do Tocantins, no uso de suas atribuições legais 
+e regimentais, faz saber que o Plenário aprovou e ela promulga 
+a seguinte Resolução: 
+Art. 1º Esta Resolução regulamenta o direito ao 
+recebimento de férias anuais remuneradas, acrescidas do 
+adicional constitucional de um terço, assegurado aos Vereadores 
+da Câmara Municipal de Almas, nos termos do art. 24, inciso XI, 
+alínea “d”, da Lei Orgânica Municipal e do art. 233, § 2º, do 
+Regimento Interno. 
+Art. 2º Os Vereadores farão jus, anualmente, ao 
+recebimento de férias remuneradas acrescidas do adicional 
+constitucional correspondente a um terço do subsídio mensal 
+vigente na data do pagamento. 
+Art. 3º As férias remuneradas e o respectivo adicional 
+constitucional serão pagos uma única vez em cada exercício 
+financeiro. 
+Art. 4º O pagamento previsto nesta Resolução observará 
+os limites constitucionais e legais aplicáveis às despesas do 
+Poder Legislativo Municipal. 
+Art. 5º As despesas decorrentes da execução desta 
+Resolução correrão por conta das dotações orçamentárias 
+próprias da Câmara Municipal. 
+Art. 6º Esta Resolução entra em vigor na data de sua 
+publicação. 
+Sala de Sessões da Câmara Municipal de Almas, 19 de outubro 
+de 2026. 
+KARLA TAIANNA XAVIER FRANCO 
+Presidente 
+ELEOTÉRIO SILVA RIBEIRO DE FREITAS 
+1º Secretário 
+GLEISON GOMES DA SILVA 
+2º Secretário 
+RESOLUÇÃO Nº 003/2026 
+de 19 de outubro de 2026 
+Dispõe sobre o controle, utilização, 
+guarda, conservação e circulação dos 
+veículos oficiais da Câmara Municipal de 
+Almas – TO, e dá outras providências. 
+A MESA DIRETORA DA CÂMARA MUNICIPAL DE 
+ALMAS, Estado do Tocantins, no uso de suas atribuições legais 
+e regimentais, faz saber que o Plenário aprovou e ela promulga 
+a seguinte Resolução: 
+CAPÍTULO I 
+DAS DISPOSIÇÕES GERAIS 
+Art. 1º Esta Resolução disciplina o controle, a utilização, a 
+guarda, a conservação e a circulação dos veículos oficiais 
+pertencentes ou colocados à disposição da Câmara Municipal de 
+Almas – TO. 
+Art. 2º Para os fins desta Resolução, consideram-se 
+veículos oficiais aqueles pertencentes à Câmara Municipal de 
+Almas – TO ou que estejam sob sua responsabilidade, mediante 
+cessão, comodato ou outro instrumento jurídico. 
+Art. 3º Os veículos oficiais destinam-se exclusivamente ao 
+atendimento das atividades institucionais e administrativas da 
+Câmara Municipal, sendo vedada sua utilização para fins 
+particulares ou estranhos ao interesse público. 
+CAPÍTULO II 
+DA UTILIZAÇÃO DOS VEÍCULOS 
+Art. 4º A utilização dos veículos oficiais dependerá de 
+autorização prévia da Presidência da Câmara Municipal ou de 
+servidor por ela formalmente designado. 
+Art. 5º Os veículos oficiais poderão ser utilizados, 
+exclusivamente, para: 
+I – deslocamentos necessários ao desempenho das 
+atividades institucionais da Câmara Municipal; 
+II – participação de vereadores e servidores em reuniões, 
+eventos, cursos, capacitações, congressos, audiências e 
+demais atividades relacionadas ao exercício de suas 
+funções; 
+III – realização de serviços administrativos externos; 
+IV – transporte de documentos, materiais e equipamentos 
+pertencentes ou destinados à Câmara Municipal; 
+V – outras atividades devidamente justificadas e 
+autorizadas pela Presidência. 
+Art. 6º É vedada a utilização dos veículos oficiais: 
+I – para fins particulares ou de interesse exclusivamente 
+pessoal; 
+Documento assinado digitalmente conforme MP nº 2.200-2/2001, que institui a Infraestrutura de Chaves Públicas Brasileira – ICP-Brasil. 
+Diário Oficial Eletrônico do Poder Legislativo Municipal  •  www.almas.to.leg.br/diarioeletronico 
+Página 1 de 3 
+ANO III  •  Edição nº 018  •  21/10/2026 
+DIÁRIO OFICIAL ELETRÔNICO  •  CÂMARA MUNICIPAL DE ALMAS – TO 
+II – para transporte de pessoas estranhas às atividades 
+institucionais, salvo quando devidamente justificado o 
+interesse público; 
+III – para participação em atividades político-partidárias ou 
+eleitorais; 
+IV – para transporte de bens particulares, salvo quando 
+houver autorização expressa e estiver caracterizado o 
+interesse público; 
+V – para qualquer finalidade incompatível com os princípios 
+da Administração Pública. 
+CAPÍTULO III 
+DO CONTROLE DE UTILIZAÇÃO 
+Art. 7º A utilização dos veículos oficiais deverá ser 
+registrada em sistema, formulário ou livro próprio de controle, 
+contendo, no mínimo: 
+I – identificação do veículo; 
+II – data e horário de saída; 
+III – data e horário de retorno; 
+IV – identificação do condutor; 
+V – identificação dos passageiros, quando cabível; 
+VI – destino; 
+VII – finalidade do deslocamento; 
+VIII – observações referentes a eventuais ocorrências, 
+avarias ou irregularidades. 
+Art. 8º Nenhum veículo oficial poderá sair das 
+dependências da Câmara Municipal sem que esteja devidamente 
+registrado o deslocamento e sua respectiva finalidade. 
+Art. 9º O controle de utilização dos veículos deverá 
+permanecer arquivado e disponível para fiscalização pelos 
+órgãos de controle interno e externo, na forma da legislação 
+aplicável. 
+CAPÍTULO IV 
+DOS CONDUTORES 
+Art. 10. A condução dos veículos oficiais da Câmara 
+Municipal será realizada, preferencialmente, pelo motorista 
+contratado pelo Poder Legislativo. 
+§ 1º O motorista deverá utilizar o veículo exclusivamente 
+para as finalidades institucionais autorizadas pela Câmara 
+Municipal, observando as disposições desta Resolução e as 
+normas de trânsito vigentes. 
+§ 2º A condução do veículo por outro servidor, vereador ou 
+pessoa devidamente habilitada somente poderá ocorrer 
+mediante autorização expressa da Presidência da Câmara 
+Municipal. 
+Art. 11. Compete ao motorista responsável pelo veículo 
+oficial: 
+I – conduzir o veículo com zelo, prudência e observância 
+das normas de trânsito; 
+II – realizar a conferência das condições básicas de 
+funcionamento do veículo antes de sua utilização; 
+III – manter o veículo em condições adequadas de limpeza 
+e conservação; 
+IV – comunicar imediatamente à Presidência ou ao servidor 
+responsável qualquer defeito, avaria, acidente ou 
+irregularidade constatada no veículo; 
+V – registrar corretamente os deslocamentos realizados, 
+destino e finalidade; 
+VI – zelar para que o veículo seja utilizado exclusivamente 
+para os fins autorizados; 
+VII – observar os horários e itinerários determinados pela 
+Câmara Municipal, ressalvadas as situações de 
+emergência ou necessidade do serviço; 
+VIII – recolher o veículo ao local determinado pela Câmara 
+Municipal após o término do serviço, salvo autorização 
+expressa para sua permanência em outro local 
+devidamente justificada a necessidade de serviço. 
+Art. 12. O motorista deverá comunicar imediatamente à 
+Presidência qualquer ocorrência de trânsito envolvendo veículo 
+oficial, providenciando, quando necessário, o registro da 
+ocorrência perante a autoridade competente. 
+Art. 13. O motorista não poderá utilizar o veículo oficial para 
+fins particulares, transporte de pessoas estranhas ao serviço 
+público sem justificativa de interesse público ou qualquer outra 
+finalidade não autorizada. 
+Art. 14. A existência de motorista contratado não afasta a 
+responsabilidade da Administração da Câmara Municipal quanto 
+ao controle, fiscalização, manutenção e adequada utilização dos 
+veículos oficiais. 
+CAPÍTULO V 
+DA CONSERVAÇÃO 
+Art. 15. Compete à Câmara Municipal providenciar a 
+manutenção preventiva e corretiva dos veículos oficiais, 
+observadas as normas legais aplicáveis às contratações 
+públicas. 
+Art. 16. Os serviços de manutenção, reparos e demais 
+despesas relativas aos veículos oficiais deverão ser devidamente 
+registrados e acompanhados da documentação comprobatória. 
+CAPÍTULO VI 
+DA RESPONSABILIDADE E FISCALIZAÇÃO 
+Art. 17. O uso irregular dos veículos oficiais sujeitará o 
+responsável às medidas administrativas cabíveis, sem prejuízo 
+da responsabilização civil, administrativa e penal, quando for o 
+caso. 
+Parágrafo único. O motorista responsável pela condução 
+do veículo oficial da Câmara Municipal de Almas/TO responderá 
+pelas multas decorrentes de infrações de trânsito por ele 
+cometidas, bem como pelos danos materiais causados ao veículo 
+oficial ou a terceiros em decorrência de colisões, acidentes ou 
+sinistros, desde que comprovada sua responsabilidade por dolo 
+ou culpa, caracterizada por negligência, imprudência ou 
+imperícia, assegurados o contraditório e a ampla defesa 
+mediante procedimento administrativo próprio. Comprovada a 
+responsabilidade, o condutor ficará obrigado ao ressarcimento 
+dos prejuízos causados ao erário, sem prejuízo das sanções 
+administrativas, civis e penais cabíveis, observadas as 
+disposições do Código de Trânsito Brasileiro (Lei Federal nº 
+9.503/1997) e demais normas aplicáveis. 
+Art. 18. Compete à Presidência da Câmara Municipal, 
+diretamente ou por servidor designado: 
+I – fiscalizar a utilização dos veículos oficiais; 
+II – acompanhar os registros de utilização; 
+III – verificar as condições de conservação dos veículos; 
+IV – determinar a adoção das providências necessárias 
+para sua manutenção; 
+V – apurar eventuais irregularidades relacionadas à 
+utilização dos veículos. 
+Art. 19. O controle dos veículos oficiais poderá ser 
+realizado por meio físico ou eletrônico, desde que assegurada a 
+integridade, confiabilidade e disponibilidade das informações. 
+CAPÍTULO VII 
+DAS DISPOSIÇÕES FINAIS 
+Art. 20. Os casos omissos serão resolvidos pela 
+Presidência da Câmara Municipal, observadas as disposições da 
+legislação vigente e os princípios que regem a Administração 
+Pública. 
+Documento assinado digitalmente conforme MP nº 2.200-2/2001, que institui a Infraestrutura de Chaves Públicas Brasileira – ICP-Brasil. 
+Diário Oficial Eletrônico do Poder Legislativo Municipal  •  www.almas.to.leg.br/diarioeletronico 
+Página 2 de 3 
+ANO III  •  Edição nº 018  •  21/10/2026 
+DIÁRIO OFICIAL ELETRÔNICO  •  CÂMARA MUNICIPAL DE ALMAS – TO 
+Art. 21. A Câmara Municipal poderá editar normas 
+complementares necessárias à execução desta Resolução. 
+Art. 22. Esta Resolução entra em vigor na data de sua 
+publicação. 
+Gabinete da Presidência da Câmara Municipal de Almas – TO, 
+19 de outubro de 2026. 
+KARLA TAIANNA XAVIER FRANCO 
+Presidente 
+ELEOTÉRIO SILVA RIBEIRO DE FREITAS 
+1º Secretário 
+GLEISON GOMES DA SILVA 
+2º Secretário 
+Documento assinado digitalmente conforme MP nº 2.200-2/2001, que institui a Infraestrutura de Chaves Públicas Brasileira – ICP-Brasil. 
+Diário Oficial Eletrônico do Poder Legislativo Municipal  •  www.almas.to.leg.br/diarioeletronico 
+Página 3 de 3 </t>
+  </si>
+  <si>
+    <t>1 arquivo(s)</t>
+  </si>
+  <si>
     <t>27/01/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>DOEM ANO III EDIÇÃO 18</t>
   </si>
   <si>
     <t>ANO III
 TERÇA-FEIRA, 27 DE JANEIRO DE 2026
 NO   018
 PORTARIA Nº 001/2026
 “NOMEIA COMISSÃO PERMANENTE DE LICITAÇÃO DA CÂMARA MUNICIPAL DE ALMAS - TO, E DÁ PROVIDÊNCIAS”.
 A PRESIDENTE DA CÂMARA MUNICIPAL DE ALMAS, Estado do Tocantins, KARLA TAIANNA XAVIER FRANCO, no uso pleno de suas prerrogativas legais e constitucionais;	
 CONSIDERANDO que a Lei nº 14.133, de 01 de abril de 2021, estabelece normas gerais de licitação e contratação para as administrações públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos municípios;
 CONDISERANDO a previsão do Artigo 7º, caput, da referida Lei disposto caber a autoridade máxima indicar, promover a gestão por competências e designar agentes públicos para o desempenho das funções essenciais á execução desta Lei;
 CONSIDERANDO também, nos termos do artigo 8º da referida Lei, que as compras e licitações no âmbito da Lei 14.133/2021, será de responsabilidade do Agente de Contratação a ser designado pela autoridade competente;
  R E S O L V E
 Art. 1º - DESIGNAR Agente de Contratação e Equipe de Apoio Pregoeiro e Equipe de apoio da Câmara Municipal de Almas-TO, para atuar nos processos de licitação, Dispensas e Inexigibilidades contidos na Lei 14.133/2021, no exercício de 2026, que será composta pelos seguintes membros:
 CARGO/FUNÇAO	NOME	CPF Nº
 Agente de Contratação 	Aline Ribeiro dos Santos	050.341.901-09
 Equipe de Apoio	Dalvoney Luiz da Silva	908.549.771-04
 Art. 8º - Esta portaria entrará em vigor na data de sua publicação, ficam revogadas as disposições em contrário.
 Gabinete da Presidente da Câmara Municipal de Almas – TO, ao 5º dia do mês de janeiro de 2026.
 REGISTRE-SE, PUBLIQUE-SE, DÊ CIÊNCIA, CUMPRA-SE.
 KARLA TAIANNA XAVIER FRANCO
 Presidente da Câmara Municipal de Almas – TO
 ===
 PORTARIA Nº 002/2026
 “NOMEIA PREGOEIRO (A) E EQUIPE DE APOIO DA CÂMARA MUNICIPAL DE ALMAS - TO, E DÁ PROVIDÊNCIAS”.
 O PRESIDENTE DA CÂMARA MUNICIPAL DE ALMAS, Estado do Tocantins, KARLA TAIANNA XAVIER FRANCO, no uso pleno de suas atribuições legais e conformidade com o dispositivo na Lei 14.133, de 1º de abril de 2021;
@@ -168,53 +428,50 @@
 Vigência: 31/12/2026
 1º TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO AO CONTRATO Nº 003/2025
 Contrato: Administrativo nº 003/2025
 Contratante: CÂMARA MUNICIPAL DE ALMAS DO TOCANTINS
 Contratada: J&amp;A – GESTÃO E TECNOLOGIA
 Objeto: CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS COM HOSPEDAGEM, MANUTENÇÃO E ACOMPANHAMENTO DO SITE/PORTAL ALMAS.TO.LEG.BR, COM SUPORTE MENSAL, VISANDO DAR PUBLICIDADE AOS ATOS PÚBLICOS REFERENTE À TRANSPARÊNCIA.
 Fundamento Legal: Art. 107 da Lei nº 14.133/2021
 Valor Global: R$ 15.639,00
 Vigência: 31/12/2026
 1º TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO AO CONTRATO Nº 004/2025
 Contrato: Administrativo nº 004/2025
 Contratante: CÂMARA MUNICIPAL DE ALMAS DO TOCANTINS
 Contratada: VALDIRENE FERREIRA DIAS (FUTURO INFORMÁTICA)
 Objeto: CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS ADMINISTRATIVOS NA GESTÃO DE RECURSOS HUMANOS DESTE PODER LEGISLATIVO, COM ASSESSORIA JUNTO AO DEPARTAMENTO DE RH NO GERENCIAMENTO DA FOLHA DE PAGAMENTO, JUNTO A CÂMARA MUNICIPAL DE ALMAS-TO.
 Fundamento Legal: Art. 107 da Lei nº 14.133/2021
 Valor Global:R$18.766,80
 Vigência: 31/12/2026
 3º TERMO ADITIVO DE PRORROGAÇÃO DE PRAZO AO CONTRATO Nº 007/2023
 Contrato: Administrativo nº 007/2023
 Contratante: CÂMARA MUNICIPAL DE ALMAS DO TOCANTINS
 Contratada: MEGA SUPORTE E SERVIÇOS EIRELI - EPP 
 Objeto: LOCAÇÃO DE SOFTWARE DE GESTÃO PÚBLICA, COMPOSTO DOS MÓDULOS CONTABILIDADE; RECURSOS HUMANOS; GESTÃO DE COMPRAS E MÓDULO PORTAL DA TRANSPARÊNCIA, PARA ATENDER AS NECESSIDADES DA CÂMARA MUNICIPAL.
 Fundamento Legal: Art. 107 da Lei nº 14.133/2021
 Valor Global:R$20.736,00
 Vigência: 31/12/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 arquivo(s)</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>DOEM ANO III EDIÇÃO 17</t>
   </si>
   <si>
     <t>ANO III SEGUNDA-FEIRA, 15 DE JANEIRO DE 2026 NO   017 
 ATO DECLARATÓRIO Nº. 02/2026. 
 “DECLARA INEXIGÍVEL A REALIZAÇÃO DE PROCEDIMENTO LICITATÓRIO 
 REFERENTE À SERVIÇOS TÉCNICOS ESPECIALIZADOS DE ASSESSORIA E 
 CONSULTORIA JURÍDICA PARLAMENTAR”. 
                               A PRESIDENTE DA CÂMARA MUNICIPAL DE ALMAS-TO, 
 Estado do Tocantins, no uso de suas atribuições legais e, especialmente nos 
 termos da Lei 14.133/21; 
 CONSIDERANDO a necessidade de contratação de 
 empresa para prestação de serviços advocatícios, de consultoria e assessoria 
 jurídica parlamentar executados junto a câmara municipal de Almas-TO, mais a 
 pronta e exclusiva responsabilidade deste ato a cargo da presidente da câmara 
 municipal a quem compete reconhecer a capacidade técnica e habilitação 
 profissional do escritório CARLA RENATA PEREIRA RODRIGUES- SOCIEDADE 
 INDIVIDUAL DE ADVOCACIA, inscrita no CNPJ nº 60.017.519/0001-04, no qual 
 demonstra  notória especialização relacionada com os serviços técnicos 
 pretendidos; 
@@ -1901,379 +2158,396 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2">
-        <v>18</v>
+      <c r="A2" t="s">
+        <v>5</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
       <c r="E19" t="s">
-        <v>8</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20">
+        <v>1</v>
+      </c>
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">